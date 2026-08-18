--- v0 (2025-10-11)
+++ v1 (2026-08-18)
@@ -1,97 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr showInkAnnotation="0" codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ovambe.sharepoint.com/sites/MATIS-MaterialenInformatieSysteem/Gedeelde documenten/Communicatie en overleg/Handleidingen datasjablonen faq/Vorige versies/Inzameling BA/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1048" documentId="13_ncr:1_{C5DDE7A7-D8A0-4208-B6DC-5C319B782262}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D271F45E-4F89-4CBB-B2EE-4413E60528B3}"/>
+  <xr:revisionPtr revIDLastSave="1051" documentId="13_ncr:1_{C5DDE7A7-D8A0-4208-B6DC-5C319B782262}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7A71783E-60A6-43E9-BE55-F20ED9A3127F}"/>
   <bookViews>
-    <workbookView xWindow="-57720" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="713" xr2:uid="{C6F0CB9D-8292-4C70-8D3B-4C396BF797DD}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="713" xr2:uid="{C6F0CB9D-8292-4C70-8D3B-4C396BF797DD}"/>
   </bookViews>
   <sheets>
     <sheet name="Toelichting" sheetId="1" r:id="rId1"/>
     <sheet name="CSV opbouw" sheetId="2" r:id="rId2"/>
     <sheet name="CSV met validaties" sheetId="5" r:id="rId3"/>
     <sheet name="Voorbeelden" sheetId="3" r:id="rId4"/>
     <sheet name="Validatieregels" sheetId="4" state="veryHidden" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1198" uniqueCount="1046">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1201" uniqueCount="1047">
   <si>
     <t>Datasjabloon melding inzameling bedrijfsafval in MATIS</t>
   </si>
   <si>
     <t>Algemene Toelichting</t>
   </si>
   <si>
     <t>Voor u het bestand in MATIS oplaadt:
 - Ga naar het tabblad 'CSV opbouw' en sla het bestand op als csv.
 - Kijk na of uw lijstscheidingsteken ; is.
 - Kijk na of alle kolommen nog in de juiste volgorde staan, aangevuld met de juiste gegevens voor elke rij. Verwijder of voeg geen kolommen toe. </t>
   </si>
   <si>
     <t>Specifieke toelichting per veld</t>
   </si>
   <si>
     <t>Veld</t>
   </si>
   <si>
     <t>Formaat</t>
   </si>
   <si>
     <t>Toelichting</t>
   </si>
   <si>
@@ -3326,100 +3327,103 @@
 "Particulier"
 "Zeeschip"
 "Binnenschip"
 U meldt enkel de inzameling van bedrijfsafval in Vlaanderen. 
 </t>
   </si>
   <si>
     <t xml:space="preserve">De 'oorsprong' gaat over de plaats waar het afval vandaan komt.
 Er zijn verschillende types oorsprong mogelijk en afhankelijk daarvan, zijn bepaalde gegevens verplicht. Bij de informatie over de oorsprong wordt daarom ook een ‘type oorsprong’ gevraagd. 
 De verplichte gegevens per type oorsprong worden hieronder samemgevat: 
 - Belgische vestiging: vestigingsnummer 
 - Werf: adres van de werf en het BTW-nummer en de naam van de klant/opdrachtgever (bv de aannemer)
 - Geen onderneming: naam en adres van een producent zonder BTW-nummer
 - Particulier : enkel de postcode van de particulier/burger
 - Zeeschip: scheepsnummer en naam van het zeeschip, adres van de ligplaats
 - Binnenschip: scheepsnummer en naam
 </t>
   </si>
   <si>
     <t>IMO-nummer, MMSI nummer of ENI nummer
 IMO-nummer bestaat uit de drie letter "IMO" gevolgd door 7 cijfers. 
 MMSI-nummer bestaat uit 9 cijfers, zonder prefix "MMSI"
 ENI-nummer bestaat uit 8 cijfers, zonder prefix "ENI"</t>
   </si>
   <si>
-    <t>Datum: 01/04/2025</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Kies tussen:
 Kwartaal
 Maand
 Dag
 </t>
   </si>
   <si>
     <t>Formaat:
 JJJJ-MM = formaat overeenkomstig met eenheid maand
 JJJJ-Q1, JJJJ-Q2, JJJJ-Q3 of JJJJ-Q4 = formaat overeenkomstig met eenheid kwartaal
 JJJJ-MM-DD of DD/MM/JJJJ = formaat overeenkomstig met eenheid dag</t>
   </si>
   <si>
     <t xml:space="preserve">Periode waarover de gemelde hoeveelheid gaat:
 Kwartaal = Melding voor een bepaald kwartaal 
 Maand = Melding voor een bepaalde maand
 Dag = Melding voor een bepaalde dag of transport
 De keuze bepaalt het formaat waarin u de 'periode waarde' invoert. 
 </t>
   </si>
   <si>
     <t>Vanaf meldingen over 2023 meldt u minstens kwartaaltotalen. Meer gedetailleerde meldingen, zoals maandtotalen, dagtotalen of de datum van een individueel transport, zijn ook steeds mogelijk. Jaartotalen zijn niet meer toegelaten.
 Bij melding per dag geeft u de dag waarop de inzameling vertrokken is bij de afvalproducent.</t>
   </si>
   <si>
     <t>maand</t>
   </si>
   <si>
     <t>2024-01</t>
   </si>
   <si>
     <t>Kies tussen:
 "Belgische vestiging"
 "Buitenlandse vestiging"
 "Werf"</t>
   </si>
   <si>
     <t xml:space="preserve">Bij de ‘bestemming’ wordt informatie gegeven over de eerstvolgende vestiging waar het afval of materiaal naartoe gaat. Dit is meestal de bestemming op het identificatieformulier. 
 Afhankelijk van het type bestemming zijn bepaalde gegevens verplicht op te nemen. Bij de informatie over de bestemming wordt daarom ook een ‘type bestemming’ gevraagd. 
 De verplichte gegevens per type bestemming worden hieronder samemgevat: 
 - Belgische vestiging: vestigingsnummer
 - Buitenlandse vestiging: naam, adres en het buitenlands BTW-nummer. Voor vestigingen buiten de Europese Unie is het BTW-nummer optioneel.
 - Werf: adres van de werf  en het BTW-nummer en de naam van de klant/opdrachtgever van de werken (bv de aannemer). Enkel toegelaten bij de afvoer naar een werf in Wallonië of Brussel van afvalstoffen met EURAL-code startend met: 17 05 (grond, stenen en baggerspecie), 19 01 (afval van verbranding of pyrolyse van afval) en 10 (afval van thermische processen)
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Versie: versie 1.7.2 </t>
+    <t>BE0225.627.740</t>
+  </si>
+  <si>
+    <t>Versie: versie 1.7.3</t>
+  </si>
+  <si>
+    <t>Datum: 03/08/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.000000"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -3632,51 +3636,51 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
@@ -3749,64 +3753,61 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Standaard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
@@ -4170,95 +4171,95 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registratie.ovam.be/pages/publicOrganisatieList.xhtml?dossierType=IHM_AFVAL&amp;showGeschorste=true" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F49661D7-F41B-45DA-BBF7-19D94DDEE5E5}">
   <sheetPr codeName="Blad1"/>
   <dimension ref="A1:D54"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="1" customWidth="1"/>
     <col min="2" max="3" width="83.7109375" style="1" customWidth="1"/>
     <col min="4" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="42" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="45" t="s">
-        <v>1036</v>
+      <c r="A2" s="43" t="s">
+        <v>1046</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="43" t="s">
         <v>1045</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A4" s="46"/>
+      <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A5" s="42" t="s">
+      <c r="A5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="42"/>
-      <c r="C5" s="42"/>
+      <c r="B5" s="44"/>
+      <c r="C5" s="44"/>
     </row>
     <row r="6" spans="1:3" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="43" t="s">
+      <c r="A6" s="45" t="s">
         <v>1031</v>
       </c>
-      <c r="B6" s="43"/>
-      <c r="C6" s="43"/>
+      <c r="B6" s="45"/>
+      <c r="C6" s="45"/>
     </row>
     <row r="7" spans="1:3" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="43" t="s">
+      <c r="A7" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="43"/>
-      <c r="C7" s="43"/>
+      <c r="B7" s="45"/>
+      <c r="C7" s="45"/>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="9"/>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="22"/>
       <c r="C9" s="23"/>
     </row>
     <row r="10" spans="1:3" s="10" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="24" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="26" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="195" x14ac:dyDescent="0.25">
@@ -4310,65 +4311,65 @@
         <v>17</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="35" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:3" ht="228" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="36" t="s">
         <v>122</v>
       </c>
       <c r="B16" s="37" t="s">
         <v>123</v>
       </c>
       <c r="C16" s="38" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="105" x14ac:dyDescent="0.25">
       <c r="A17" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>1037</v>
+        <v>1036</v>
       </c>
       <c r="C17" s="35" t="s">
-        <v>1039</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="90" x14ac:dyDescent="0.25">
       <c r="A18" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="37" t="s">
-        <v>1038</v>
+        <v>1037</v>
       </c>
       <c r="C18" s="38" t="s">
-        <v>1040</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A19" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="33" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="32" t="s">
         <v>23</v>
       </c>
       <c r="D19" s="11"/>
     </row>
     <row r="20" spans="1:4" ht="210" x14ac:dyDescent="0.25">
       <c r="A20" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="33" t="s">
         <v>1033</v>
       </c>
       <c r="C20" s="32" t="s">
         <v>1034</v>
       </c>
     </row>
@@ -4470,54 +4471,54 @@
     <row r="30" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A30" s="34" t="s">
         <v>44</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="35"/>
     </row>
     <row r="31" spans="1:4" s="13" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A31" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>126</v>
       </c>
       <c r="C31" s="38" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="32" spans="1:4" ht="255" x14ac:dyDescent="0.25">
       <c r="A32" s="30" t="s">
         <v>47</v>
       </c>
       <c r="B32" s="33" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C32" s="32" t="s">
         <v>1043</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044</v>
       </c>
     </row>
     <row r="33" spans="1:3" ht="165" x14ac:dyDescent="0.25">
       <c r="A33" s="34" t="s">
         <v>48</v>
       </c>
       <c r="B33" s="39" t="s">
         <v>49</v>
       </c>
       <c r="C33" s="40" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="34" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A34" s="34" t="s">
         <v>51</v>
       </c>
       <c r="B34" s="39" t="s">
         <v>29</v>
       </c>
       <c r="C34" s="40"/>
     </row>
     <row r="35" spans="1:3" s="12" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A35" s="34" t="s">
         <v>52</v>
@@ -5287,161 +5288,170 @@
       </c>
       <c r="I2" s="7" t="s">
         <v>84</v>
       </c>
       <c r="J2" s="7" t="s">
         <v>85</v>
       </c>
       <c r="K2" s="7" t="s">
         <v>86</v>
       </c>
       <c r="O2" s="7" t="s">
         <v>87</v>
       </c>
       <c r="V2" s="7" t="s">
         <v>85</v>
       </c>
       <c r="W2" s="7" t="s">
         <v>88</v>
       </c>
       <c r="AG2" s="7" t="s">
         <v>89</v>
       </c>
       <c r="AH2" s="7" t="s">
         <v>90</v>
       </c>
+      <c r="AJ2" s="7" t="s">
+        <v>1044</v>
+      </c>
       <c r="AK2" s="8" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="3" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A3" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>95</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>96</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>97</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>98</v>
       </c>
       <c r="J3" s="7" t="s">
         <v>99</v>
       </c>
       <c r="S3" s="7" t="s">
         <v>100</v>
       </c>
       <c r="V3" s="7" t="s">
         <v>85</v>
       </c>
       <c r="W3" s="7" t="s">
         <v>101</v>
       </c>
       <c r="AG3" s="7" t="s">
         <v>102</v>
       </c>
       <c r="AH3" s="7" t="s">
         <v>103</v>
       </c>
       <c r="AI3" s="7" t="s">
         <v>104</v>
       </c>
+      <c r="AJ3" s="7" t="s">
+        <v>1044</v>
+      </c>
       <c r="AK3" s="8" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="4" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A4" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>106</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>108</v>
       </c>
       <c r="G4" s="7" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H4" s="7" t="s">
         <v>1041</v>
-      </c>
-[...1 lines deleted...]
-        <v>1042</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>98</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>109</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>110</v>
       </c>
       <c r="O4" s="7" t="s">
         <v>111</v>
       </c>
       <c r="P4" s="7" t="s">
         <v>112</v>
       </c>
       <c r="Q4" s="7" t="s">
         <v>113</v>
       </c>
       <c r="S4" s="7" t="s">
         <v>100</v>
       </c>
       <c r="T4" s="7" t="s">
         <v>114</v>
       </c>
       <c r="U4" s="7" t="s">
         <v>115</v>
       </c>
       <c r="V4" s="7" t="s">
         <v>85</v>
       </c>
       <c r="W4" s="7" t="s">
         <v>116</v>
       </c>
       <c r="AG4" s="7" t="s">
         <v>117</v>
       </c>
       <c r="AH4" s="7" t="s">
         <v>118</v>
       </c>
       <c r="AI4" s="7" t="s">
         <v>119</v>
+      </c>
+      <c r="AJ4" s="7" t="s">
+        <v>1044</v>
       </c>
       <c r="AK4" s="8" t="s">
         <v>91</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{344A0536-5F1D-4498-BB2A-67F8C1B84984}">
   <sheetPr codeName="Blad4"/>
   <dimension ref="A1:I846"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="32.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="18.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.140625" bestFit="1" customWidth="1"/>
@@ -9916,70 +9926,61 @@
       </c>
     </row>
     <row r="846" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A846" t="s">
         <v>966</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="af2222df-1423-479e-83ec-deb4d36a8667">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="860f5a8a-5c03-4529-9b83-c56b1fb6df2c" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B19C2062FE38774085839739FE5786C7" ma:contentTypeVersion="17" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="94bc674f324a9a00764be42a4cf07365">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="af2222df-1423-479e-83ec-deb4d36a8667" xmlns:ns3="860f5a8a-5c03-4529-9b83-c56b1fb6df2c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="060b1d900a677374dcb80bb08af41a74" ns2:_="" ns3:_="">
     <xsd:import namespace="af2222df-1423-479e-83ec-deb4d36a8667"/>
     <xsd:import namespace="860f5a8a-5c03-4529-9b83-c56b1fb6df2c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -10184,92 +10185,107 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F320FC2-8695-4B24-BC35-B8647AAE84A9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="af2222df-1423-479e-83ec-deb4d36a8667"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="860f5a8a-5c03-4529-9b83-c56b1fb6df2c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D04B60C-E7EB-4AC7-8B01-FF2DC3D55BAF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="af2222df-1423-479e-83ec-deb4d36a8667"/>
     <ds:schemaRef ds:uri="860f5a8a-5c03-4529-9b83-c56b1fb6df2c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{097B9253-2D4A-44E5-809C-646E770A3B66}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{fce70dad-c031-4cf8-a6fc-ed5dc11e9d17}" enabled="0" method="" siteId="{fce70dad-c031-4cf8-a6fc-ed5dc11e9d17}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Toelichting</vt:lpstr>
       <vt:lpstr>CSV opbouw</vt:lpstr>
       <vt:lpstr>CSV met validaties</vt:lpstr>
       <vt:lpstr>Voorbeelden</vt:lpstr>
     </vt:vector>