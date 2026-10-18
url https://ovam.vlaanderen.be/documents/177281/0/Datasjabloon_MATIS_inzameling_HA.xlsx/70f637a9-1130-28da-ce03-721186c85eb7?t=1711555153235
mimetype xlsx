--- v0 (2025-10-11)
+++ v1 (2026-10-18)
@@ -9,93 +9,93 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ovambe.sharepoint.com/sites/MATIS-MaterialenInformatieSysteem/Gedeelde documenten/Communicatie en overleg/Handleidingen datasjablonen faq/Inzameling HA/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="805" documentId="13_ncr:1_{A59F5404-214B-4C2B-B4DB-E665304091C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2F732E25-D3A7-41F5-B003-47DF9676ED40}"/>
+  <xr:revisionPtr revIDLastSave="826" documentId="13_ncr:1_{A59F5404-214B-4C2B-B4DB-E665304091C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{81E1AE14-BF45-4B74-B6B4-4DEBAF54D39C}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="713" xr2:uid="{C6F0CB9D-8292-4C70-8D3B-4C396BF797DD}"/>
+    <workbookView xWindow="57480" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="713" xr2:uid="{C6F0CB9D-8292-4C70-8D3B-4C396BF797DD}"/>
   </bookViews>
   <sheets>
     <sheet name="Toelichting" sheetId="1" r:id="rId1"/>
     <sheet name="CSV opbouw" sheetId="8" r:id="rId2"/>
     <sheet name="CSV met validaties" sheetId="6" r:id="rId3"/>
     <sheet name="Voorbeelden" sheetId="3" r:id="rId4"/>
     <sheet name="Validatieregels" sheetId="7" state="veryHidden" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">Validatieregels!$A$1:$A$77</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">Validatieregels!$A$1:$A$83</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="197">
   <si>
     <t>Algemene Toelichting</t>
   </si>
   <si>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Voor u het bestand in MATIS oplaadt</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 - Ga naar het tabblad 'CSV opbouw' en sla het bestand op als csv.
 - Kijk na of uw lijstscheidingsteken ; is.
 - Kijk na of alle kolommen nog in de juiste volgorde staan, aangevuld met de juiste gegevens voor elke rij. Verwijder of voeg geen kolommen toe. </t>
@@ -745,81 +745,105 @@
 Kwartaal
 Maand
 Dag</t>
   </si>
   <si>
     <t>Periode waarover de gemelde hoeveelheid gaat:
 Kwartaal = Melding voor een bepaald kwartaal
 Maand = Melding voor een bepaalde maand
 Dag = Melding voor een bepaalde dag of transport
 De keuze bepaalt het formaat waarin u de 'periode waarde' invoert</t>
   </si>
   <si>
     <t>Formaat:
 JJJJ-MM = formaat overeenkomstig met eenheid maand
 JJJJ-Q1, JJJJ-Q2, JJJJ-Q3 of JJJJ-Q4 = formaat overeenkomstig met eenheid kwartaal
 JJJJ-MM-DD of DD/MM/JJJJ = formaat overeenkomstig met eenheid dag</t>
   </si>
   <si>
     <t xml:space="preserve">Vanaf meldingen over 2022 geeft u minstens kwartaaltotalen door. Meer gedetailleerde meldingen, zoals maandtotalen, dagtotalen of de datum van een individueel transport, zijn ook steeds mogelijk. Jaartotalen zijn niet meer toegelaten.
 Sommeren van de hoeveelheid binnen de periode is toegestaan. </t>
   </si>
   <si>
     <t>2024-Q3</t>
   </si>
   <si>
-    <t>Datum: 22/07/2025</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Kies tussen:
 Belgische vestiging
 Buitenlandse vestiging
 Gebruik door burgers
 </t>
   </si>
   <si>
     <t>Indien u het vestigingsnummer of het BTW-nummer niet kent, kan u het
 - opvragen bij het bedrijf zelf ;
 - opzoeken in de Kruispuntbank voor Ondernemingen; 
 De OVAM biedt momenteel ondersteuning kan bij de identificatie aan de hand van de vestigingsnummers. U kan een lijst opvragen met de koppeling tussen CBB-nummer, OVAM-nummer/volgnummer en vestigingsnummer via het MATIS contactformulier op de OVAM website: ovam.vlaanderen.be/matis</t>
   </si>
   <si>
     <t xml:space="preserve">Enkel verplicht indien de bestemming geen vergunde verwerkingslocatie is. </t>
   </si>
   <si>
     <t>De 'bestemming' gaat over de eerstvolgende plaats waar het afval (of materiaal) naartoe gaat. U geeft aan of de bestemming een Belgische vestiging of een buitenlandse onderneming is. Indien materiaal op recyclageparken wordt meegeven aan particulieren, kiest u als bestemmingstype de optie 'Gebruik door burgers'
 De verplichte gegevens per type bestemming worden hieronder samemgevat: 
 - Belgische vestiging: vestigingsnummer
 - Buitenlandse vestiging: naam, adres en buitenlands BTW-nummer. Voor vestigingen buiten de Europese Unie is het BTW-nummer optioneel.
 - Gebruik door burgers: geen</t>
   </si>
   <si>
     <t xml:space="preserve">Verplicht bij Type bestemming 'Buitenlandse vestiging'
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Versie: 2.10 </t>
+    <t>Versie: 2.11</t>
+  </si>
+  <si>
+    <t>Datum: 05/02/2026</t>
+  </si>
+  <si>
+    <t>SGA</t>
+  </si>
+  <si>
+    <t>ZW_GEM</t>
+  </si>
+  <si>
+    <t>ZW_VRW</t>
+  </si>
+  <si>
+    <t>GE_SVB</t>
+  </si>
+  <si>
+    <t>GE_SL</t>
+  </si>
+  <si>
+    <t>PMD_ZW_GEM</t>
+  </si>
+  <si>
+    <t>PMD_ZW_VRW</t>
+  </si>
+  <si>
+    <t>PMD_GE_SVB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
@@ -1141,58 +1165,58 @@
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Standaard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
@@ -1552,447 +1576,447 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://registratie.ovam.be/pages/publicOrganisatieList.xhtml?dossierType=IHM_AFVAL&amp;showGeschorste=true" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F49661D7-F41B-45DA-BBF7-19D94DDEE5E5}">
   <sheetPr codeName="Blad1"/>
   <dimension ref="A1:D41"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="35.7109375" style="10" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="16384" width="8.85546875" style="10"/>
+    <col min="1" max="1" width="35.6640625" style="10" customWidth="1"/>
+    <col min="2" max="3" width="83.6640625" style="10" customWidth="1"/>
+    <col min="4" max="4" width="15.109375" style="9" customWidth="1"/>
+    <col min="5" max="16384" width="8.88671875" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A1" s="7" t="s">
         <v>174</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>182</v>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A2" s="50" t="s">
+        <v>188</v>
       </c>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>188</v>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A3" s="50" t="s">
+        <v>187</v>
       </c>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A4" s="7"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A5" s="50" t="s">
+    <row r="5" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A5" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="50"/>
-      <c r="C5" s="50"/>
+      <c r="B5" s="51"/>
+      <c r="C5" s="51"/>
       <c r="D5" s="10"/>
     </row>
-    <row r="6" spans="1:4" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="51" t="s">
+    <row r="6" spans="1:4" ht="66.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="52" t="s">
         <v>175</v>
       </c>
-      <c r="B6" s="51"/>
-      <c r="C6" s="51"/>
+      <c r="B6" s="52"/>
+      <c r="C6" s="52"/>
       <c r="D6" s="10"/>
     </row>
-    <row r="7" spans="1:4" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="51" t="s">
+    <row r="7" spans="1:4" ht="65.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="51"/>
-      <c r="C7" s="51"/>
+      <c r="B7" s="52"/>
+      <c r="C7" s="52"/>
       <c r="D7" s="10"/>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A8" s="8"/>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
     </row>
-    <row r="9" spans="1:4" s="12" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:4" s="12" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A9" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="18" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="19" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="11"/>
     </row>
-    <row r="10" spans="1:4" ht="193.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:4" ht="193.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="21" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="22" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="11" spans="1:4" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:4" ht="87.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="22" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="12" spans="1:4" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:4" ht="50.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="23" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="25" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="13" spans="1:4" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:4" ht="50.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="28" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="14" spans="1:4" ht="228" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:4" ht="228" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="31" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="10"/>
     </row>
-    <row r="15" spans="1:4" ht="90" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:4" ht="86.4" x14ac:dyDescent="0.3">
       <c r="A15" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>177</v>
       </c>
       <c r="C15" s="25" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="16" spans="1:4" ht="96" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:4" ht="96" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>179</v>
       </c>
       <c r="C16" s="31" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="17" spans="1:4" ht="150" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:4" ht="129.6" x14ac:dyDescent="0.3">
       <c r="A17" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="25" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A18" s="29" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="31" t="s">
         <v>27</v>
       </c>
       <c r="D18" s="13"/>
     </row>
-    <row r="19" spans="1:4" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:4" ht="39.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>29</v>
       </c>
       <c r="C19" s="25" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="20" spans="1:4" s="14" customFormat="1" ht="113.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:4" s="14" customFormat="1" ht="113.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="29" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="33" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="31" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="13"/>
     </row>
-    <row r="21" spans="1:4" ht="213" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:4" ht="213" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="34" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="24" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C21" s="25" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D21" s="13"/>
     </row>
-    <row r="22" spans="1:4" ht="153" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:4" ht="153" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="35" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="27" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="36" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:4" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="88.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="28" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A24" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C24" s="28" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="25" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:4" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A25" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="28" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A26" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C26" s="28"/>
     </row>
-    <row r="27" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:4" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A27" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C27" s="28" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A28" s="26" t="s">
         <v>50</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C28" s="28" t="s">
         <v>51</v>
       </c>
       <c r="D28" s="13"/>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A29" s="26" t="s">
         <v>52</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="28"/>
     </row>
-    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A30" s="26" t="s">
         <v>53</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="28"/>
     </row>
-    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A31" s="26" t="s">
         <v>54</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="28"/>
     </row>
-    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A32" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B32" s="30" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="31" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:4" ht="165" x14ac:dyDescent="0.25">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="158.4" x14ac:dyDescent="0.3">
       <c r="A33" s="26" t="s">
         <v>58</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="28" t="s">
         <v>176</v>
       </c>
       <c r="D33" s="10"/>
     </row>
-    <row r="34" spans="1:4" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:4" ht="80.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="20" t="s">
         <v>60</v>
       </c>
       <c r="B34" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="22" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="35" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
       <c r="C35" s="1" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A41" s="15" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A7:C7"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C35" r:id="rId1" xr:uid="{B568DD60-C4DB-4D91-9CDA-298F199F6A7A}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6CA79DD-C2D1-4690-9870-55BC55171EBE}">
   <sheetPr codeName="Blad5"/>
   <dimension ref="A1:Y1"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="20.5703125" style="43" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="43"/>
+    <col min="1" max="1" width="20.5546875" style="43" customWidth="1"/>
+    <col min="2" max="2" width="20.5546875" style="44" customWidth="1"/>
+    <col min="3" max="4" width="20.5546875" style="43" customWidth="1"/>
+    <col min="5" max="5" width="22.44140625" style="43" customWidth="1"/>
+    <col min="6" max="9" width="20.5546875" style="43" customWidth="1"/>
+    <col min="10" max="10" width="20.5546875" style="45" customWidth="1"/>
+    <col min="11" max="21" width="20.5546875" style="43" customWidth="1"/>
+    <col min="22" max="22" width="20.88671875" style="43" customWidth="1"/>
+    <col min="23" max="24" width="20.5546875" style="43" customWidth="1"/>
+    <col min="25" max="25" width="20.5546875" style="46" customWidth="1"/>
+    <col min="26" max="26" width="19.109375" style="43" customWidth="1"/>
+    <col min="27" max="16384" width="9.109375" style="43"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A1" s="37" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="38" t="s">
         <v>8</v>
       </c>
       <c r="C1" s="16" t="s">
         <v>11</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="16" t="s">
         <v>20</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H1" s="16" t="s">
         <v>22</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2036,69 +2060,71 @@
       </c>
       <c r="V1" s="40" t="s">
         <v>54</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>56</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="Y1" s="42" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertRows="0" insertHyperlinks="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{77661C15-62C4-4A72-ADB9-6860939ECE66}">
   <sheetPr codeName="Blad2"/>
   <dimension ref="A1:Y1"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A10" sqref="A10"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="20.5703125" style="43" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="43"/>
+    <col min="1" max="1" width="20.5546875" style="43" customWidth="1"/>
+    <col min="2" max="2" width="20.5546875" style="44" customWidth="1"/>
+    <col min="3" max="4" width="20.5546875" style="43" customWidth="1"/>
+    <col min="5" max="5" width="22.44140625" style="43" customWidth="1"/>
+    <col min="6" max="9" width="20.5546875" style="43" customWidth="1"/>
+    <col min="10" max="10" width="20.5546875" style="45" customWidth="1"/>
+    <col min="11" max="21" width="20.5546875" style="43" customWidth="1"/>
+    <col min="22" max="22" width="20.88671875" style="43" customWidth="1"/>
+    <col min="23" max="24" width="20.5546875" style="43" customWidth="1"/>
+    <col min="25" max="25" width="20.5546875" style="46" customWidth="1"/>
+    <col min="26" max="26" width="19.109375" style="43" customWidth="1"/>
+    <col min="27" max="16384" width="9.109375" style="43"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A1" s="37" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="38" t="s">
         <v>8</v>
       </c>
       <c r="C1" s="16" t="s">
         <v>11</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F1" s="16" t="s">
         <v>20</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H1" s="16" t="s">
         <v>22</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2210,61 +2236,61 @@
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Dierlijk bijproduct" error="Geef een toegestaande waarde of laat leeg" xr:uid="{0A97B058-A013-460F-92AF-9E8F8D4E29B1}">
           <x14:formula1>
             <xm:f>Validatieregels!$B$2:$B$1048576</xm:f>
           </x14:formula1>
           <xm:sqref>E2:E1048576</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="OVAM-AFVALCODE" error="Kies tussen codes in bijlage 1 van de handleiding" xr:uid="{28B43BD5-6460-4C71-8DA9-649EE630C137}">
           <x14:formula1>
             <xm:f>Validatieregels!$A$2:$A$1048576</xm:f>
           </x14:formula1>
           <xm:sqref>C2:C1048576</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{33C47D67-E33F-4CF9-B85A-85F878F2AD0E}">
   <sheetPr codeName="Blad3"/>
   <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="20.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="20.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="21.7109375" style="6" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="27" max="16384" width="20.42578125" style="5"/>
+    <col min="1" max="1" width="21.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="2" max="5" width="20.5546875" style="5" customWidth="1"/>
+    <col min="6" max="6" width="22.44140625" style="5" customWidth="1"/>
+    <col min="7" max="25" width="20.5546875" style="5" customWidth="1"/>
+    <col min="26" max="26" width="20.5546875" style="6" customWidth="1"/>
+    <col min="27" max="16384" width="20.44140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A1" s="47" t="s">
         <v>65</v>
       </c>
       <c r="B1" s="42" t="s">
         <v>5</v>
       </c>
       <c r="C1" s="42" t="s">
         <v>8</v>
       </c>
       <c r="D1" s="42" t="s">
         <v>11</v>
       </c>
       <c r="E1" s="42" t="s">
         <v>14</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>17</v>
       </c>
       <c r="G1" s="42" t="s">
         <v>20</v>
       </c>
       <c r="H1" s="42" t="s">
         <v>21</v>
       </c>
       <c r="I1" s="42" t="s">
@@ -2300,791 +2326,846 @@
       <c r="S1" s="42" t="s">
         <v>47</v>
       </c>
       <c r="T1" s="40" t="s">
         <v>50</v>
       </c>
       <c r="U1" s="42" t="s">
         <v>52</v>
       </c>
       <c r="V1" s="42" t="s">
         <v>53</v>
       </c>
       <c r="W1" s="42" t="s">
         <v>54</v>
       </c>
       <c r="X1" s="42" t="s">
         <v>56</v>
       </c>
       <c r="Y1" s="42" t="s">
         <v>58</v>
       </c>
       <c r="Z1" s="42" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="2" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A2" s="48" t="s">
         <v>66</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>67</v>
       </c>
       <c r="C2" s="5">
         <v>10.128</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>68</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>69</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>71</v>
       </c>
       <c r="K2" s="5">
         <v>3000</v>
       </c>
       <c r="L2" s="5" t="s">
         <v>72</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>73</v>
       </c>
       <c r="N2" s="5" t="s">
         <v>74</v>
       </c>
       <c r="Y2" s="5" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="3" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A3" s="48" t="s">
         <v>76</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C3" s="5">
         <v>10.128</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>68</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>69</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>71</v>
       </c>
       <c r="K3" s="5">
         <v>3000</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>72</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>73</v>
       </c>
       <c r="N3" s="5">
         <v>2152716545</v>
       </c>
       <c r="Y3" s="5" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="4" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A4" s="48" t="s">
         <v>79</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>80</v>
       </c>
       <c r="C4" s="5">
         <v>5.1559999999999997</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>81</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>82</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>84</v>
       </c>
       <c r="K4" s="5">
         <v>8540</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>72</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>73</v>
       </c>
       <c r="N4" s="5">
         <v>2152716545</v>
       </c>
       <c r="Y4" s="5" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="5" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A5" s="48" t="s">
         <v>86</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>87</v>
       </c>
       <c r="C5" s="5">
         <v>20.876000000000001</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>88</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>82</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>84</v>
       </c>
       <c r="K5" s="5">
         <v>3200</v>
       </c>
       <c r="L5" s="5" t="s">
         <v>90</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>91</v>
       </c>
       <c r="X5" s="5" t="s">
         <v>92</v>
       </c>
       <c r="Y5" s="5" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="6" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A6" s="48" t="s">
         <v>93</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>94</v>
       </c>
       <c r="C6" s="5">
         <v>18.547999999999998</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>95</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>82</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>84</v>
       </c>
       <c r="K6" s="5">
         <v>3300</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>96</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>73</v>
       </c>
       <c r="N6" s="5">
         <v>2152716545</v>
       </c>
       <c r="Y6" s="5" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="7" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A7" s="48" t="s">
         <v>97</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C7" s="5">
         <v>0.16900000000000001</v>
       </c>
       <c r="D7" s="49">
         <v>1</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>82</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>84</v>
       </c>
       <c r="K7" s="5">
         <v>2440</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>73</v>
       </c>
       <c r="N7" s="5">
         <v>2152716545</v>
       </c>
       <c r="Y7" s="5" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="8" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A8" s="48" t="s">
         <v>101</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>102</v>
       </c>
       <c r="C8" s="5">
         <v>13.54</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>109</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>181</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>104</v>
       </c>
       <c r="K8" s="5">
         <v>1547</v>
       </c>
       <c r="L8" s="5" t="s">
         <v>90</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>73</v>
       </c>
       <c r="N8" s="5">
         <v>2152716545</v>
       </c>
       <c r="Y8" s="5" t="s">
         <v>105</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D646EEC0-4447-45A1-BA23-B2C73B959F0A}">
   <sheetPr codeName="Blad4"/>
-  <dimension ref="A1:G58"/>
+  <dimension ref="A1:G66"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="26.85546875" style="5" customWidth="1"/>
-    <col min="2" max="7" width="26.85546875" customWidth="1"/>
+    <col min="1" max="1" width="26.88671875" style="5" customWidth="1"/>
+    <col min="2" max="7" width="26.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A1" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C1" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D1" s="16" t="s">
         <v>22</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="16" t="s">
         <v>34</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A2" s="5">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>106</v>
       </c>
       <c r="C2" t="s">
         <v>109</v>
       </c>
       <c r="D2" t="s">
         <v>71</v>
       </c>
       <c r="E2" t="s">
         <v>72</v>
       </c>
       <c r="F2" t="s">
         <v>73</v>
       </c>
       <c r="G2" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A3" s="5">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>108</v>
       </c>
       <c r="C3" t="s">
         <v>82</v>
       </c>
       <c r="D3" t="s">
         <v>110</v>
       </c>
       <c r="E3" t="s">
         <v>96</v>
       </c>
       <c r="F3" t="s">
         <v>111</v>
       </c>
       <c r="G3" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A4" s="5">
         <v>5</v>
       </c>
       <c r="B4" t="s">
         <v>112</v>
       </c>
       <c r="C4" t="s">
         <v>69</v>
       </c>
       <c r="D4" t="s">
         <v>84</v>
       </c>
       <c r="E4" t="s">
         <v>90</v>
       </c>
       <c r="F4" t="s">
         <v>91</v>
       </c>
       <c r="G4" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A5" s="5">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>114</v>
       </c>
       <c r="D5" t="s">
         <v>104</v>
       </c>
       <c r="G5" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A6" s="5">
         <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>115</v>
       </c>
       <c r="D6" t="s">
         <v>116</v>
       </c>
       <c r="G6" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A7" s="5">
         <v>11</v>
       </c>
       <c r="B7" t="s">
         <v>118</v>
       </c>
       <c r="D7" t="s">
         <v>119</v>
       </c>
       <c r="G7" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A8" s="5">
         <v>12</v>
       </c>
       <c r="B8" t="s">
         <v>120</v>
       </c>
       <c r="D8" t="s">
         <v>121</v>
       </c>
       <c r="G8" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A9" s="5">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>122</v>
       </c>
       <c r="D9" t="s">
         <v>123</v>
       </c>
       <c r="G9" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A10" s="5">
         <v>98</v>
       </c>
       <c r="B10" t="s">
         <v>125</v>
       </c>
       <c r="G10" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A11" s="5">
         <v>99</v>
       </c>
       <c r="B11" t="s">
         <v>126</v>
       </c>
       <c r="G11" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A12" s="5" t="s">
         <v>128</v>
       </c>
       <c r="B12" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A13" s="5" t="s">
         <v>130</v>
       </c>
       <c r="B13" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A14" s="5" t="s">
         <v>132</v>
       </c>
       <c r="B14" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A15" s="5" t="s">
         <v>134</v>
       </c>
       <c r="B15" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A16" s="5" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A17" s="5" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A18" s="5" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A19" s="5" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A20" s="5" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A21" s="5" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A22" s="5" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A23" s="5" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A24" s="5" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="25" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A25" s="5" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="26" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A26" s="5" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="27" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A27" s="5" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="28" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A28" s="5" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A29" s="5" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="30" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A30" s="5" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A31" s="5" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A32" s="5" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="31" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A31" s="5" t="s">
+    <row r="33" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A33" s="5" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="32" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A32" s="5" t="s">
+    <row r="34" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A34" s="5" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="33" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A33" s="5" t="s">
+    <row r="35" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A35" s="5" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="34" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A34" s="5" t="s">
+    <row r="36" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A36" s="5" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="35" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A35" s="5" t="s">
+    <row r="37" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A37" s="5" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="36" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A36" s="5" t="s">
+    <row r="38" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A38" s="5" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="37" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A37" s="5" t="s">
+    <row r="39" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A39" s="5" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="38" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A38" s="5" t="s">
+    <row r="40" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A40" s="5" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="39" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A39" s="5" t="s">
+    <row r="41" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A41" s="5" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="40" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A40" s="5" t="s">
+    <row r="42" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A42" s="5" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="41" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A41" s="5" t="s">
+    <row r="43" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A43" s="5" t="s">
         <v>159</v>
       </c>
     </row>
-    <row r="42" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A42" s="5" t="s">
+    <row r="44" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A44" s="5" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="43" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A43" s="5" t="s">
+    <row r="45" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A45" s="5" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="44" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A44" s="5" t="s">
+    <row r="46" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A46" s="5" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="45" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A45" s="5" t="s">
+    <row r="47" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A47" s="5" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="46" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A46" s="5" t="s">
+    <row r="48" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A48" s="5" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="47" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A47" s="5" t="s">
+    <row r="49" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A49" s="5" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="48" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A48" s="5" t="s">
+    <row r="50" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A50" s="5" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="49" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A49" s="5" t="s">
+    <row r="51" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A51" s="5" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="50" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A50" s="5" t="s">
+    <row r="52" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A52" s="5" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="51" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A51" s="5" t="s">
+    <row r="53" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A53" s="5" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="52" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A52" s="5" t="s">
+    <row r="54" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A54" s="5" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="55" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A55" s="5" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="56" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A56" s="5" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="57" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A57" s="5" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="53" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A53" s="5" t="s">
+    <row r="58" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A58" s="5" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="59" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A59" s="5" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="54" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A54" s="5" t="s">
+    <row r="60" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A60" s="5" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="55" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A55" s="5" t="s">
+    <row r="61" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A61" s="5" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="56" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A56" s="5" t="s">
+    <row r="62" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A62" s="5" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="57" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A57" s="5" t="s">
+    <row r="63" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A63" s="5" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="58" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A58" s="5" t="s">
+    <row r="64" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A64" s="5" t="s">
         <v>173</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A65" s="5" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A66" s="5" t="s">
+        <v>191</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Y D A A B Q S w M E F A A C A A g A 9 X y / V k H B k S i m A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y / R C o I w G I V f R X b v N m d B y J x Q d J c Q B N H t m E t H + h t u N t + t i x 6 p V 8 g o q 7 s u z z n f g X P u 1 x v P h q Y O L r q z p o U U R Z i i Q I N q C w N l i n p 3 D B c o E 3 w r 1 U m W O h h h s M l g T Y o q 5 8 4 J I d 5 7 7 G P c d i V h l E b k k G 9 2 q t K N D A 1 Y J 0 F p 9 G k V / 1 t I 8 P 1 r j G A 4 i u a Y z W J M O Z l M n h v 4 A m z c + 0 x / T L 7 q a 9 d 3 W k A d L t e c T J K T 9 w f x A F B L A w Q U A A I A C A D 1 f L 9 W D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A 9 X y / V i i K R 7 g O A A A A E Q A A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A C t O T S 7 J z M 9 T C I b Q h t Y A U E s B A i 0 A F A A C A A g A 9 X y / V k H B k S i m A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A P V 8 v 1 Y P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P I A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A 9 X y / V i i K R 7 g O A A A A E Q A A A B M A A A A A A A A A A A A A A A A A 4 w E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A P g I A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + l w E A A A A A A A B 1 A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A H 7 G O y 8 M 9 5 l P j C p u n 7 H G v J Y A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A 5 V A 9 R 9 F n n l 1 t o C a C m I P p p t m 5 y K f v H D 1 0 A q 4 j L 3 3 Z w y g A A A A A D o A A A A A C A A A g A A A A V I 8 K w 5 a n m P Z 3 d z U s h t w g j S 9 O W D v k F 2 M I l u J Q W M j R / t B Q A A A A t R t x i a + t A k E v P f G G b k X C d s F I T I 2 A C m H g Y 8 G z r w A 2 C p Y h 8 N K i + h p M o K P V s y Y p v Z o a a D C S m + 9 0 a A f o u w 6 c v U 4 d G Q e J E o N j 3 b J R L q F R v J s e 0 u Z A A A A A 1 F d 8 8 8 P y o + J B r N k x M G V + i j 4 I q s f S s e d B d g + c V b K Z D X n E x d s v S h X K j Y I / C 2 G t G k 3 8 4 C v u h x i Q D n e + A L / 9 B F e m + A = = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="af2222df-1423-479e-83ec-deb4d36a8667">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="860f5a8a-5c03-4529-9b83-c56b1fb6df2c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B19C2062FE38774085839739FE5786C7" ma:contentTypeVersion="17" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="94bc674f324a9a00764be42a4cf07365">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="af2222df-1423-479e-83ec-deb4d36a8667" xmlns:ns3="860f5a8a-5c03-4529-9b83-c56b1fb6df2c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="060b1d900a677374dcb80bb08af41a74" ns2:_="" ns3:_="">
     <xsd:import namespace="af2222df-1423-479e-83ec-deb4d36a8667"/>
     <xsd:import namespace="860f5a8a-5c03-4529-9b83-c56b1fb6df2c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -3289,118 +3370,101 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-</FormTemplates>
+<file path=customXml/item4.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Y D A A B Q S w M E F A A C A A g A 9 X y / V k H B k S i m A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y / R C o I w G I V f R X b v N m d B y J x Q d J c Q B N H t m E t H + h t u N t + t i x 6 p V 8 g o q 7 s u z z n f g X P u 1 x v P h q Y O L r q z p o U U R Z i i Q I N q C w N l i n p 3 D B c o E 3 w r 1 U m W O h h h s M l g T Y o q 5 8 4 J I d 5 7 7 G P c d i V h l E b k k G 9 2 q t K N D A 1 Y J 0 F p 9 G k V / 1 t I 8 P 1 r j G A 4 i u a Y z W J M O Z l M n h v 4 A m z c + 0 x / T L 7 q a 9 d 3 W k A d L t e c T J K T 9 w f x A F B L A w Q U A A I A C A D 1 f L 9 W D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A 9 X y / V i i K R 7 g O A A A A E Q A A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A C t O T S 7 J z M 9 T C I b Q h t Y A U E s B A i 0 A F A A C A A g A 9 X y / V k H B k S i m A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A P V 8 v 1 Y P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P I A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A 9 X y / V i i K R 7 g O A A A A E Q A A A B M A A A A A A A A A A A A A A A A A 4 w E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A P g I A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + l w E A A A A A A A B 1 A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A H 7 G O y 8 M 9 5 l P j C p u n 7 H G v J Y A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A 5 V A 9 R 9 F n n l 1 t o C a C m I P p p t m 5 y K f v H D 1 0 A q 4 j L 3 3 Z w y g A A A A A D o A A A A A C A A A g A A A A V I 8 K w 5 a n m P Z 3 d z U s h t w g j S 9 O W D v k F 2 M I l u J Q W M j R / t B Q A A A A t R t x i a + t A k E v P f G G b k X C d s F I T I 2 A C m H g Y 8 G z r w A 2 C p Y h 8 N K i + h p M o K P V s y Y p v Z o a a D C S m + 9 0 a A f o u w 6 c v U 4 d G Q e J E o N j 3 b J R L q F R v J s e 0 u Z A A A A A 1 F d 8 8 8 P y o + J B r N k x M G V + i j 4 I q s f S s e d B d g + c V b K Z D X n E x d s v S h X K j Y I / C 2 G t G k 3 8 4 C v u h x i Q D n e + A L / 9 B F e m + A = = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74D829C4-45AA-4B4E-9E92-197642AAD36F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{097B9253-2D4A-44E5-809C-646E770A3B66}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F320FC2-8695-4B24-BC35-B8647AAE84A9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="860f5a8a-5c03-4529-9b83-c56b1fb6df2c"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="af2222df-1423-479e-83ec-deb4d36a8667"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97DE1580-141B-4AB7-A697-61B97ECCA864}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="af2222df-1423-479e-83ec-deb4d36a8667"/>
     <ds:schemaRef ds:uri="860f5a8a-5c03-4529-9b83-c56b1fb6df2c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F320FC2-8695-4B24-BC35-B8647AAE84A9}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74D829C4-45AA-4B4E-9E92-197642AAD36F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="860f5a8a-5c03-4529-9b83-c56b1fb6df2c"/>
-[...16 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Toelichting</vt:lpstr>
       <vt:lpstr>CSV opbouw</vt:lpstr>
       <vt:lpstr>CSV met validaties</vt:lpstr>